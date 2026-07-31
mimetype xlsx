--- v0 (2026-06-14)
+++ v1 (2026-07-31)
@@ -18,280 +18,217 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="الصينية" sheetId="1" r:id="rId4"/>
     <sheet name="التايلاندية" sheetId="2" r:id="rId5"/>
     <sheet name="الفيتنامية" sheetId="3" r:id="rId6"/>
     <sheet name="الفلبينية" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>24/7</t>
   </si>
   <si>
     <t>Hong Kong; Singapore; Taiwan</t>
   </si>
   <si>
     <t>Age 18 - 65+</t>
   </si>
   <si>
+    <t>الأحد</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>الجمعة</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>الأربعاء</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
     <t>الاثنين</t>
   </si>
   <si>
-    <t>2026-05-18</t>
-[...5 lines deleted...]
-    <t>2026-05-17</t>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>عدد المسلمين الجدد</t>
+  </si>
+  <si>
+    <t>عدد الرسائل</t>
+  </si>
+  <si>
+    <t>التفاعل</t>
+  </si>
+  <si>
+    <t>الوصول</t>
+  </si>
+  <si>
+    <t>ميزانية التسويق</t>
+  </si>
+  <si>
+    <t>رابط الإعلان</t>
+  </si>
+  <si>
+    <t>نوع المحتوى</t>
+  </si>
+  <si>
+    <t>عدد الإعلانات</t>
+  </si>
+  <si>
+    <t>وقت الترويج</t>
+  </si>
+  <si>
+    <t>المنطقة المستهدفة</t>
+  </si>
+  <si>
+    <t>الشرائح المستهدفة</t>
+  </si>
+  <si>
+    <t>اليوم</t>
+  </si>
+  <si>
+    <t>التاريخ</t>
+  </si>
+  <si>
+    <t>تحليل الحملات التسويقية (طريق الحرير)</t>
+  </si>
+  <si>
+    <t>Philippines: Davao Region; Metro Manila; Ilocos Region; Central Luzon; Central Visayas; Northern Mindanao</t>
+  </si>
+  <si>
+    <t>Age 20 - 60</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
   </si>
   <si>
     <t>السبت</t>
   </si>
   <si>
-    <t>2026-05-16</t>
-[...68 lines deleted...]
-    <t>Age 20 - 55</t>
+    <t>2026-07-11</t>
   </si>
   <si>
     <t>الثلاثاء</t>
   </si>
   <si>
-    <t>2026-05-19</t>
-[...41 lines deleted...]
-    <t>2026-05-20</t>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <color rgb="FF1B3A6B"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B3A6B"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -549,1551 +486,730 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scontent-fra3-1.xx.fbcdn.net/v/t45.1600-4/618091055_25572662129066349_1880449546792967411_n.jpg?_nc_cat=105&amp;ccb=1-7&amp;_nc_sid=d5bd00&amp;_nc_ohc=P-RzqrdPNV4Q7kNvwFADpbN&amp;_nc_oc=AdousdYnUosYGroUnDSZo3M-LCvB3nvoFjoQvjUPTjG7fkBdtAsju7EGYP5IWwqqkXWIh702iGqBxRlc2NUj4myY&amp;_nc_zt=1&amp;_nc_ht=scontent-fra3-1.xx&amp;edm=APG_qckEAAAA&amp;_nc_gid=XrqJSxvMHYgMDFNPBd45Rg&amp;_nc_tpa=Q5bMBQFRdvNSKBfXsLQpPt0lAS2e91dVW8EiYbePNUJ36MdVDqiaGQHT-peTxxnRaxHbm0gbvERIvSsE&amp;oh=00_Af-WPNHdsmVu8yCpbrgjrHvz6IPtRMMuNXXKVcDEDu4MIw&amp;oe=6A27DE4D" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scontent-fra3-1.xx.fbcdn.net/v/t45.1600-4/618091055_25572662129066349_1880449546792967411_n.jpg?_nc_cat=105&amp;ccb=1-7&amp;_nc_sid=d5bd00&amp;_nc_ohc=P-RzqrdPNV4Q7kNvwFADpbN&amp;_nc_oc=AdousdYnUosYGroUnDSZo3M-LCvB3nvoFjoQvjUPTjG7fkBdtAsju7EGYP5IWwqqkXWIh702iGqBxRlc2NUj4myY&amp;_nc_zt=1&amp;_nc_ht=scontent-fra3-1.xx&amp;edm=APG_qckEAAAA&amp;_nc_gid=XrqJSxvMHYgMDFNPBd45Rg&amp;_nc_tpa=Q5bMBQFRdvNSKBfXsLQpPt0lAS2e91dVW8EiYbePNUJ36MdVDqiaGQHT-peTxxnRaxHbm0gbvERIvSsE&amp;oh=00_Af-WPNHdsmVu8yCpbrgjrHvz6IPtRMMuNXXKVcDEDu4MIw&amp;oe=6A27DE4D" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scontent-fra3-1.xx.fbcdn.net/v/t45.1600-4/618091055_25572662129066349_1880449546792967411_n.jpg?_nc_cat=105&amp;ccb=1-7&amp;_nc_sid=d5bd00&amp;_nc_ohc=P-RzqrdPNV4Q7kNvwFADpbN&amp;_nc_oc=AdousdYnUosYGroUnDSZo3M-LCvB3nvoFjoQvjUPTjG7fkBdtAsju7EGYP5IWwqqkXWIh702iGqBxRlc2NUj4myY&amp;_nc_zt=1&amp;_nc_ht=scontent-fra3-1.xx&amp;edm=APG_qckEAAAA&amp;_nc_gid=XrqJSxvMHYgMDFNPBd45Rg&amp;_nc_tpa=Q5bMBQFRdvNSKBfXsLQpPt0lAS2e91dVW8EiYbePNUJ36MdVDqiaGQHT-peTxxnRaxHbm0gbvERIvSsE&amp;oh=00_Af-WPNHdsmVu8yCpbrgjrHvz6IPtRMMuNXXKVcDEDu4MIw&amp;oe=6A27DE4D" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scontent-fra3-1.xx.fbcdn.net/v/t45.1600-4/618091055_25572662129066349_1880449546792967411_n.jpg?_nc_cat=105&amp;ccb=1-7&amp;_nc_sid=d5bd00&amp;_nc_ohc=P-RzqrdPNV4Q7kNvwFADpbN&amp;_nc_oc=AdousdYnUosYGroUnDSZo3M-LCvB3nvoFjoQvjUPTjG7fkBdtAsju7EGYP5IWwqqkXWIh702iGqBxRlc2NUj4myY&amp;_nc_zt=1&amp;_nc_ht=scontent-fra3-1.xx&amp;edm=APG_qckEAAAA&amp;_nc_gid=XrqJSxvMHYgMDFNPBd45Rg&amp;_nc_tpa=Q5bMBQFRdvNSKBfXsLQpPt0lAS2e91dVW8EiYbePNUJ36MdVDqiaGQHT-peTxxnRaxHbm0gbvERIvSsE&amp;oh=00_Af-WPNHdsmVu8yCpbrgjrHvz6IPtRMMuNXXKVcDEDu4MIw&amp;oe=6A27DE4D" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scontent-fra5-1.xx.fbcdn.net/v/t45.1600-4/648671639_26000754976257060_5969269183261226560_n.png?stp=dst-jpg_tt6&amp;_nc_cat=102&amp;ccb=1-7&amp;_nc_sid=d5bd00&amp;_nc_ohc=SMP_Z6iZ9DAQ7kNvwH8NlBm&amp;_nc_oc=Adobeqkn6LM0ZWnydf2MoGbxFJwmS8SW6tqgga3ol72M1hv08pTOUKwO3bpJRUf8yTWg6nNQdZwYZKoAyBvxp3gw&amp;_nc_zt=1&amp;_nc_ht=scontent-fra5-1.xx&amp;edm=APG_qckEAAAA&amp;_nc_gid=PBnCwGSFjJU4Z6FTI-Zk9A&amp;_nc_tpa=Q5bMBQHSAgsMbD_gwyvi_uFeow4nV2MIS1WHakJFPSRF7Y_3CSWISBgeZ18lqq4wTOttdo5YeGxTEUyC&amp;oh=00_Af8W2kgqfzRQ3dG-doO1qjDi8mIkMV0I73FJFGEMMOu8Og&amp;oe=6A27C4ED" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scontent-fra5-1.xx.fbcdn.net/v/t45.1600-4/648671639_26000754976257060_5969269183261226560_n.png?stp=dst-jpg_tt6&amp;_nc_cat=102&amp;ccb=1-7&amp;_nc_sid=d5bd00&amp;_nc_ohc=SMP_Z6iZ9DAQ7kNvwH8NlBm&amp;_nc_oc=Adobeqkn6LM0ZWnydf2MoGbxFJwmS8SW6tqgga3ol72M1hv08pTOUKwO3bpJRUf8yTWg6nNQdZwYZKoAyBvxp3gw&amp;_nc_zt=1&amp;_nc_ht=scontent-fra5-1.xx&amp;edm=APG_qckEAAAA&amp;_nc_gid=PBnCwGSFjJU4Z6FTI-Zk9A&amp;_nc_tpa=Q5bMBQHSAgsMbD_gwyvi_uFeow4nV2MIS1WHakJFPSRF7Y_3CSWISBgeZ18lqq4wTOttdo5YeGxTEUyC&amp;oh=00_Af8W2kgqfzRQ3dG-doO1qjDi8mIkMV0I73FJFGEMMOu8Og&amp;oe=6A27C4ED" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scontent-fra5-1.xx.fbcdn.net/v/t45.1600-4/648671639_26000754976257060_5969269183261226560_n.png?stp=dst-jpg_tt6&amp;_nc_cat=102&amp;ccb=1-7&amp;_nc_sid=d5bd00&amp;_nc_ohc=SMP_Z6iZ9DAQ7kNvwH8NlBm&amp;_nc_oc=Adobeqkn6LM0ZWnydf2MoGbxFJwmS8SW6tqgga3ol72M1hv08pTOUKwO3bpJRUf8yTWg6nNQdZwYZKoAyBvxp3gw&amp;_nc_zt=1&amp;_nc_ht=scontent-fra5-1.xx&amp;edm=APG_qckEAAAA&amp;_nc_gid=PBnCwGSFjJU4Z6FTI-Zk9A&amp;_nc_tpa=Q5bMBQHSAgsMbD_gwyvi_uFeow4nV2MIS1WHakJFPSRF7Y_3CSWISBgeZ18lqq4wTOttdo5YeGxTEUyC&amp;oh=00_Af8W2kgqfzRQ3dG-doO1qjDi8mIkMV0I73FJFGEMMOu8Og&amp;oe=6A27C4ED" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scontent-fra5-1.xx.fbcdn.net/v/t45.1600-4/648671639_26000754976257060_5969269183261226560_n.png?stp=dst-jpg_tt6&amp;_nc_cat=102&amp;ccb=1-7&amp;_nc_sid=d5bd00&amp;_nc_ohc=SMP_Z6iZ9DAQ7kNvwH8NlBm&amp;_nc_oc=Adobeqkn6LM0ZWnydf2MoGbxFJwmS8SW6tqgga3ol72M1hv08pTOUKwO3bpJRUf8yTWg6nNQdZwYZKoAyBvxp3gw&amp;_nc_zt=1&amp;_nc_ht=scontent-fra5-1.xx&amp;edm=APG_qckEAAAA&amp;_nc_gid=PBnCwGSFjJU4Z6FTI-Zk9A&amp;_nc_tpa=Q5bMBQHSAgsMbD_gwyvi_uFeow4nV2MIS1WHakJFPSRF7Y_3CSWISBgeZ18lqq4wTOttdo5YeGxTEUyC&amp;oh=00_Af8W2kgqfzRQ3dG-doO1qjDi8mIkMV0I73FJFGEMMOu8Og&amp;oe=6A27C4ED" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/video.php?v=919080694071715" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/video.php?v=919080694071715" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/video.php?v=919080694071715" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/video.php?v=919080694071715" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/video.php?v=919080694071715" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="H6" sqref="H6"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="16" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D3" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="G3" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>1</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D4" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F4">
+        <v>0</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4">
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>0</v>
+      </c>
+      <c r="K4">
+        <v>0</v>
+      </c>
+      <c r="L4">
+        <v>0</v>
+      </c>
+      <c r="M4">
         <v>1</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D5" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F5">
+        <v>0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>0</v>
+      </c>
+      <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="K5">
+        <v>0</v>
+      </c>
+      <c r="L5">
+        <v>0</v>
+      </c>
+      <c r="M5">
         <v>1</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C6" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D6" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6">
+        <v>0</v>
+      </c>
+      <c r="J6">
+        <v>0</v>
+      </c>
+      <c r="K6">
+        <v>0</v>
+      </c>
+      <c r="L6">
+        <v>0</v>
+      </c>
+      <c r="M6">
         <v>1</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
-  <hyperlinks>
-[...4 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M7"/>
-[...602 lines deleted...]
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="16" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:M1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:M2"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:M2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="14" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18" customWidth="true" style="0"/>
+    <col min="4" max="4" width="40" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="18" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="1" t="s">
         <v>24</v>
       </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>22</v>
+      </c>
       <c r="C2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:M1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:M7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:M2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="14" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18" customWidth="true" style="0"/>
+    <col min="4" max="4" width="40" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="18" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2" t="s">
         <v>23</v>
       </c>
+      <c r="B2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="D2" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M6">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M7">
-        <v>1</v>
-[...352 lines deleted...]
-      <c r="M17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>